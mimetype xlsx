--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
   <si>
     <t>Code GPS</t>
   </si>
   <si>
     <t>IMEI</t>
   </si>
   <si>
     <t>Numéro SIM</t>
   </si>
   <si>
     <t>Opérateur</t>
   </si>
   <si>
     <t>Marque</t>
   </si>
   <si>
     <t>Modèle</t>
   </si>
   <si>
     <t>Engin associé</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -1149,50 +1149,413 @@
     <t>2026-08-22</t>
   </si>
   <si>
     <t>GPS0122</t>
   </si>
   <si>
     <t>614 81 80 34</t>
   </si>
   <si>
     <t>ST 901</t>
   </si>
   <si>
     <t>ENG-000133</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>GPS0123</t>
   </si>
   <si>
     <t>627 82 12 39</t>
   </si>
   <si>
     <t>ENG-000134</t>
+  </si>
+  <si>
+    <t>GPS0124</t>
+  </si>
+  <si>
+    <t>toyota</t>
+  </si>
+  <si>
+    <t>ST - 901</t>
+  </si>
+  <si>
+    <t>ENG-000135</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>GPS0125</t>
+  </si>
+  <si>
+    <t>628 65 81 00</t>
+  </si>
+  <si>
+    <t>ENG-000136</t>
+  </si>
+  <si>
+    <t>GPS0126</t>
+  </si>
+  <si>
+    <t>ENG-000137</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>GPS0127</t>
+  </si>
+  <si>
+    <t>ENG-000138</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>GPS0128</t>
+  </si>
+  <si>
+    <t>ENG-000139</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>bobo technicen</t>
+  </si>
+  <si>
+    <t>GPS0129</t>
+  </si>
+  <si>
+    <t>ENG-000140</t>
+  </si>
+  <si>
+    <t>GPS0130</t>
+  </si>
+  <si>
+    <t>ENG-000142</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>GPS0131</t>
+  </si>
+  <si>
+    <t>ENG-000143</t>
+  </si>
+  <si>
+    <t>GPS0132</t>
+  </si>
+  <si>
+    <t>ENG-000144</t>
+  </si>
+  <si>
+    <t>GPS0133</t>
+  </si>
+  <si>
+    <t>ENG-000145</t>
+  </si>
+  <si>
+    <t>GPS0134</t>
+  </si>
+  <si>
+    <t>625 97 76 00</t>
+  </si>
+  <si>
+    <t>ENG-000146</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>GPS0135</t>
+  </si>
+  <si>
+    <t>612 94 26 11</t>
+  </si>
+  <si>
+    <t>ENG-000147</t>
+  </si>
+  <si>
+    <t>GPS0136</t>
+  </si>
+  <si>
+    <t>ENG-000148</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>GPS0137</t>
+  </si>
+  <si>
+    <t>ENG-000149</t>
+  </si>
+  <si>
+    <t>GPS0138</t>
+  </si>
+  <si>
+    <t>+224 627 27 37 68</t>
+  </si>
+  <si>
+    <t>ENG-000150</t>
+  </si>
+  <si>
+    <t>GPS0139</t>
+  </si>
+  <si>
+    <t>614 81 80 35</t>
+  </si>
+  <si>
+    <t>ENG-000152</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>GPS0140</t>
+  </si>
+  <si>
+    <t>ENG-000153</t>
+  </si>
+  <si>
+    <t>GPS0141</t>
+  </si>
+  <si>
+    <t>611 98 83 86</t>
+  </si>
+  <si>
+    <t>ENG-000154</t>
+  </si>
+  <si>
+    <t>2026-09-27</t>
+  </si>
+  <si>
+    <t>GPS0142</t>
+  </si>
+  <si>
+    <t>625 23 03 19</t>
+  </si>
+  <si>
+    <t>ENG-000155</t>
+  </si>
+  <si>
+    <t>Gaoual Technicien</t>
+  </si>
+  <si>
+    <t>GPS0143</t>
+  </si>
+  <si>
+    <t>ENG-000156</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>GPS0144</t>
+  </si>
+  <si>
+    <t>ENG-000157</t>
+  </si>
+  <si>
+    <t>GPS0145</t>
+  </si>
+  <si>
+    <t>ENG-000158</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>alhassane technicien</t>
+  </si>
+  <si>
+    <t>GPS0146</t>
+  </si>
+  <si>
+    <t>624 40 71 69</t>
+  </si>
+  <si>
+    <t>ENG-000159</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>GPS0147</t>
+  </si>
+  <si>
+    <t>ENG-000160</t>
+  </si>
+  <si>
+    <t>GPS0148</t>
+  </si>
+  <si>
+    <t>ENG-000161</t>
+  </si>
+  <si>
+    <t>GPS0149</t>
+  </si>
+  <si>
+    <t>ENG-000162</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>GPS0150</t>
+  </si>
+  <si>
+    <t>ENG-000163</t>
+  </si>
+  <si>
+    <t>GPS0151</t>
+  </si>
+  <si>
+    <t>ENG-000164</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>GPS0152</t>
+  </si>
+  <si>
+    <t>ENG-000165</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>GPS0153</t>
+  </si>
+  <si>
+    <t>625 45 00 94</t>
+  </si>
+  <si>
+    <t>ENG-000166</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>GPS0154</t>
+  </si>
+  <si>
+    <t>627 27 37 70</t>
+  </si>
+  <si>
+    <t>ENG-000167</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>GPS0155</t>
+  </si>
+  <si>
+    <t>625 56 78 48</t>
+  </si>
+  <si>
+    <t>ENG-000169</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>GPS0156</t>
+  </si>
+  <si>
+    <t>ENG-000174</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>GPS0157</t>
+  </si>
+  <si>
+    <t>ENG-000176</t>
+  </si>
+  <si>
+    <t>2026-10-24</t>
+  </si>
+  <si>
+    <t>GPS0158</t>
+  </si>
+  <si>
+    <t>ENG-000177</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>GPS0159</t>
+  </si>
+  <si>
+    <t>627 75 95 55</t>
+  </si>
+  <si>
+    <t>ENG-000178</t>
+  </si>
+  <si>
+    <t>GPS0160</t>
+  </si>
+  <si>
+    <t>ENG-000179</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>GPS0161</t>
+  </si>
+  <si>
+    <t>ENG-000181</t>
+  </si>
+  <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>GPS0162</t>
+  </si>
+  <si>
+    <t>ENG-000182</t>
+  </si>
+  <si>
+    <t>GPS0163</t>
+  </si>
+  <si>
+    <t>ENG-000183</t>
+  </si>
+  <si>
+    <t>2026-11-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1496,51 +1859,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K123"/>
+  <dimension ref="A1:K163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5357,50 +5720,1318 @@
         <v>376</v>
       </c>
       <c r="B123">
         <v>9171083104</v>
       </c>
       <c r="C123" t="s">
         <v>377</v>
       </c>
       <c r="D123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>373</v>
       </c>
       <c r="G123" t="s">
         <v>378</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>375</v>
       </c>
       <c r="J123" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B124">
+        <v>9171064446</v>
+      </c>
+      <c r="C124">
+        <v>625745608</v>
+      </c>
+      <c r="D124" t="s">
+        <v>81</v>
+      </c>
+      <c r="E124" t="s">
+        <v>380</v>
+      </c>
+      <c r="F124" t="s">
+        <v>381</v>
+      </c>
+      <c r="G124" t="s">
+        <v>382</v>
+      </c>
+      <c r="H124" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
+        <v>383</v>
+      </c>
+      <c r="J124" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" t="s">
+        <v>384</v>
+      </c>
+      <c r="B125">
+        <v>9176718031</v>
+      </c>
+      <c r="C125" t="s">
+        <v>385</v>
+      </c>
+      <c r="D125" t="s">
+        <v>81</v>
+      </c>
+      <c r="E125" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" t="s">
+        <v>381</v>
+      </c>
+      <c r="G125" t="s">
+        <v>386</v>
+      </c>
+      <c r="H125" t="s">
+        <v>16</v>
+      </c>
+      <c r="I125" t="s">
+        <v>383</v>
+      </c>
+      <c r="J125" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" t="s">
+        <v>387</v>
+      </c>
+      <c r="B126">
+        <v>9210189121</v>
+      </c>
+      <c r="C126">
+        <v>629086051</v>
+      </c>
+      <c r="D126" t="s">
+        <v>81</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" t="s">
+        <v>381</v>
+      </c>
+      <c r="G126" t="s">
+        <v>388</v>
+      </c>
+      <c r="H126" t="s">
+        <v>16</v>
+      </c>
+      <c r="I126" t="s">
+        <v>389</v>
+      </c>
+      <c r="J126" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" t="s">
+        <v>390</v>
+      </c>
+      <c r="B127">
+        <v>9210189142</v>
+      </c>
+      <c r="C127">
+        <v>629777504</v>
+      </c>
+      <c r="D127" t="s">
+        <v>81</v>
+      </c>
+      <c r="E127" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" t="s">
+        <v>381</v>
+      </c>
+      <c r="G127" t="s">
+        <v>391</v>
+      </c>
+      <c r="H127" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
+        <v>392</v>
+      </c>
+      <c r="J127" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" t="s">
+        <v>393</v>
+      </c>
+      <c r="B128">
+        <v>9210189374</v>
+      </c>
+      <c r="C128">
+        <v>613634888</v>
+      </c>
+      <c r="D128" t="s">
+        <v>81</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" t="s">
+        <v>381</v>
+      </c>
+      <c r="G128" t="s">
+        <v>394</v>
+      </c>
+      <c r="H128" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
+        <v>395</v>
+      </c>
+      <c r="J128" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" t="s">
+        <v>397</v>
+      </c>
+      <c r="B129">
+        <v>9210189278</v>
+      </c>
+      <c r="C129">
+        <v>614818032</v>
+      </c>
+      <c r="D129" t="s">
+        <v>81</v>
+      </c>
+      <c r="E129" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" t="s">
+        <v>381</v>
+      </c>
+      <c r="G129" t="s">
+        <v>398</v>
+      </c>
+      <c r="H129" t="s">
+        <v>16</v>
+      </c>
+      <c r="I129" t="s">
+        <v>395</v>
+      </c>
+      <c r="J129" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" t="s">
+        <v>399</v>
+      </c>
+      <c r="B130">
+        <v>9210189404</v>
+      </c>
+      <c r="C130">
+        <v>610789503</v>
+      </c>
+      <c r="D130" t="s">
+        <v>81</v>
+      </c>
+      <c r="E130" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" t="s">
+        <v>381</v>
+      </c>
+      <c r="G130" t="s">
+        <v>400</v>
+      </c>
+      <c r="H130" t="s">
+        <v>16</v>
+      </c>
+      <c r="I130" t="s">
+        <v>401</v>
+      </c>
+      <c r="J130" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" t="s">
+        <v>402</v>
+      </c>
+      <c r="B131">
+        <v>9210189290</v>
+      </c>
+      <c r="C131">
+        <v>625402599</v>
+      </c>
+      <c r="D131" t="s">
+        <v>81</v>
+      </c>
+      <c r="E131" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" t="s">
+        <v>381</v>
+      </c>
+      <c r="G131" t="s">
+        <v>403</v>
+      </c>
+      <c r="H131" t="s">
+        <v>16</v>
+      </c>
+      <c r="I131" t="s">
+        <v>401</v>
+      </c>
+      <c r="J131" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" t="s">
+        <v>404</v>
+      </c>
+      <c r="B132">
+        <v>9210189248</v>
+      </c>
+      <c r="C132">
+        <v>628086023</v>
+      </c>
+      <c r="D132" t="s">
+        <v>81</v>
+      </c>
+      <c r="E132" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>381</v>
+      </c>
+      <c r="G132" t="s">
+        <v>405</v>
+      </c>
+      <c r="H132" t="s">
+        <v>16</v>
+      </c>
+      <c r="I132" t="s">
+        <v>401</v>
+      </c>
+      <c r="J132" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" t="s">
+        <v>406</v>
+      </c>
+      <c r="B133">
+        <v>9210189289</v>
+      </c>
+      <c r="C133">
+        <v>627777917</v>
+      </c>
+      <c r="D133" t="s">
+        <v>81</v>
+      </c>
+      <c r="E133" t="s">
+        <v>13</v>
+      </c>
+      <c r="F133" t="s">
+        <v>381</v>
+      </c>
+      <c r="G133" t="s">
+        <v>407</v>
+      </c>
+      <c r="H133" t="s">
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
+        <v>401</v>
+      </c>
+      <c r="J133" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" t="s">
+        <v>408</v>
+      </c>
+      <c r="B134">
+        <v>9210188996</v>
+      </c>
+      <c r="C134" t="s">
+        <v>409</v>
+      </c>
+      <c r="D134" t="s">
+        <v>81</v>
+      </c>
+      <c r="E134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" t="s">
+        <v>381</v>
+      </c>
+      <c r="G134" t="s">
+        <v>410</v>
+      </c>
+      <c r="H134" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
+        <v>411</v>
+      </c>
+      <c r="J134" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" t="s">
+        <v>412</v>
+      </c>
+      <c r="B135">
+        <v>9210189124</v>
+      </c>
+      <c r="C135" t="s">
+        <v>413</v>
+      </c>
+      <c r="D135" t="s">
+        <v>81</v>
+      </c>
+      <c r="E135" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" t="s">
+        <v>381</v>
+      </c>
+      <c r="G135" t="s">
+        <v>414</v>
+      </c>
+      <c r="H135" t="s">
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
+        <v>411</v>
+      </c>
+      <c r="J135" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" t="s">
+        <v>415</v>
+      </c>
+      <c r="B136">
+        <v>9176767822</v>
+      </c>
+      <c r="C136">
+        <v>614818030</v>
+      </c>
+      <c r="D136" t="s">
+        <v>81</v>
+      </c>
+      <c r="E136" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" t="s">
+        <v>381</v>
+      </c>
+      <c r="G136" t="s">
+        <v>416</v>
+      </c>
+      <c r="H136" t="s">
+        <v>16</v>
+      </c>
+      <c r="I136" t="s">
+        <v>417</v>
+      </c>
+      <c r="J136" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" t="s">
+        <v>418</v>
+      </c>
+      <c r="B137">
+        <v>9176718326</v>
+      </c>
+      <c r="C137">
+        <v>614817088</v>
+      </c>
+      <c r="D137" t="s">
+        <v>81</v>
+      </c>
+      <c r="E137" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" t="s">
+        <v>381</v>
+      </c>
+      <c r="G137" t="s">
+        <v>419</v>
+      </c>
+      <c r="H137" t="s">
+        <v>16</v>
+      </c>
+      <c r="I137" t="s">
+        <v>417</v>
+      </c>
+      <c r="J137" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" t="s">
+        <v>420</v>
+      </c>
+      <c r="B138">
+        <v>9171064316</v>
+      </c>
+      <c r="C138" t="s">
+        <v>421</v>
+      </c>
+      <c r="D138" t="s">
+        <v>81</v>
+      </c>
+      <c r="E138" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" t="s">
+        <v>381</v>
+      </c>
+      <c r="G138" t="s">
+        <v>422</v>
+      </c>
+      <c r="H138" t="s">
+        <v>16</v>
+      </c>
+      <c r="I138" t="s">
+        <v>417</v>
+      </c>
+      <c r="J138" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" t="s">
+        <v>423</v>
+      </c>
+      <c r="B139">
+        <v>9210189279</v>
+      </c>
+      <c r="C139" t="s">
+        <v>424</v>
+      </c>
+      <c r="D139" t="s">
+        <v>81</v>
+      </c>
+      <c r="E139" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" t="s">
+        <v>381</v>
+      </c>
+      <c r="G139" t="s">
+        <v>425</v>
+      </c>
+      <c r="H139" t="s">
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
+        <v>426</v>
+      </c>
+      <c r="J139" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" t="s">
+        <v>427</v>
+      </c>
+      <c r="B140">
+        <v>9210189341</v>
+      </c>
+      <c r="C140">
+        <v>622315663</v>
+      </c>
+      <c r="D140" t="s">
+        <v>81</v>
+      </c>
+      <c r="E140" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" t="s">
+        <v>381</v>
+      </c>
+      <c r="G140" t="s">
+        <v>428</v>
+      </c>
+      <c r="H140" t="s">
+        <v>16</v>
+      </c>
+      <c r="I140" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" t="s">
+        <v>429</v>
+      </c>
+      <c r="B141">
+        <v>9171083323</v>
+      </c>
+      <c r="C141" t="s">
+        <v>430</v>
+      </c>
+      <c r="D141" t="s">
+        <v>81</v>
+      </c>
+      <c r="E141" t="s">
+        <v>13</v>
+      </c>
+      <c r="F141" t="s">
+        <v>381</v>
+      </c>
+      <c r="G141" t="s">
+        <v>431</v>
+      </c>
+      <c r="H141" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" t="s">
+        <v>432</v>
+      </c>
+      <c r="J141" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" t="s">
+        <v>433</v>
+      </c>
+      <c r="B142">
+        <v>9210189337</v>
+      </c>
+      <c r="C142" t="s">
+        <v>434</v>
+      </c>
+      <c r="D142" t="s">
+        <v>81</v>
+      </c>
+      <c r="E142" t="s">
+        <v>13</v>
+      </c>
+      <c r="F142" t="s">
+        <v>381</v>
+      </c>
+      <c r="G142" t="s">
+        <v>435</v>
+      </c>
+      <c r="H142" t="s">
+        <v>16</v>
+      </c>
+      <c r="I142" t="s">
+        <v>432</v>
+      </c>
+      <c r="J142" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" t="s">
+        <v>437</v>
+      </c>
+      <c r="B143">
+        <v>9210189311</v>
+      </c>
+      <c r="C143">
+        <v>627826967</v>
+      </c>
+      <c r="D143" t="s">
+        <v>81</v>
+      </c>
+      <c r="E143" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" t="s">
+        <v>381</v>
+      </c>
+      <c r="G143" t="s">
+        <v>438</v>
+      </c>
+      <c r="H143" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
+        <v>439</v>
+      </c>
+      <c r="J143" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" t="s">
+        <v>440</v>
+      </c>
+      <c r="B144">
+        <v>9210189370</v>
+      </c>
+      <c r="C144">
+        <v>625982882</v>
+      </c>
+      <c r="D144" t="s">
+        <v>81</v>
+      </c>
+      <c r="E144" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" t="s">
+        <v>381</v>
+      </c>
+      <c r="G144" t="s">
+        <v>441</v>
+      </c>
+      <c r="H144" t="s">
+        <v>16</v>
+      </c>
+      <c r="I144" t="s">
+        <v>439</v>
+      </c>
+      <c r="J144" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" t="s">
+        <v>442</v>
+      </c>
+      <c r="B145">
+        <v>9210189201</v>
+      </c>
+      <c r="C145">
+        <v>614818033</v>
+      </c>
+      <c r="D145" t="s">
+        <v>81</v>
+      </c>
+      <c r="E145" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" t="s">
+        <v>381</v>
+      </c>
+      <c r="G145" t="s">
+        <v>443</v>
+      </c>
+      <c r="H145" t="s">
+        <v>16</v>
+      </c>
+      <c r="I145" t="s">
+        <v>444</v>
+      </c>
+      <c r="J145" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" t="s">
+        <v>446</v>
+      </c>
+      <c r="B146">
+        <v>9210189260</v>
+      </c>
+      <c r="C146" t="s">
+        <v>447</v>
+      </c>
+      <c r="D146" t="s">
+        <v>81</v>
+      </c>
+      <c r="E146" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" t="s">
+        <v>381</v>
+      </c>
+      <c r="G146" t="s">
+        <v>448</v>
+      </c>
+      <c r="H146" t="s">
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" t="s">
+        <v>450</v>
+      </c>
+      <c r="B147">
+        <v>9210189162</v>
+      </c>
+      <c r="C147">
+        <v>628813162</v>
+      </c>
+      <c r="D147" t="s">
+        <v>81</v>
+      </c>
+      <c r="E147" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" t="s">
+        <v>381</v>
+      </c>
+      <c r="G147" t="s">
+        <v>451</v>
+      </c>
+      <c r="H147" t="s">
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
+        <v>449</v>
+      </c>
+      <c r="J147" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" t="s">
+        <v>452</v>
+      </c>
+      <c r="B148">
+        <v>9210189060</v>
+      </c>
+      <c r="C148">
+        <v>224625337146</v>
+      </c>
+      <c r="D148" t="s">
+        <v>81</v>
+      </c>
+      <c r="E148" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" t="s">
+        <v>381</v>
+      </c>
+      <c r="G148" t="s">
+        <v>453</v>
+      </c>
+      <c r="H148" t="s">
+        <v>16</v>
+      </c>
+      <c r="I148" t="s">
+        <v>449</v>
+      </c>
+      <c r="J148" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" t="s">
+        <v>454</v>
+      </c>
+      <c r="B149">
+        <v>9210189183</v>
+      </c>
+      <c r="C149">
+        <v>623619099</v>
+      </c>
+      <c r="D149" t="s">
+        <v>81</v>
+      </c>
+      <c r="E149" t="s">
+        <v>13</v>
+      </c>
+      <c r="F149" t="s">
+        <v>381</v>
+      </c>
+      <c r="G149" t="s">
+        <v>455</v>
+      </c>
+      <c r="H149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I149" t="s">
+        <v>456</v>
+      </c>
+      <c r="J149" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" t="s">
+        <v>457</v>
+      </c>
+      <c r="B150">
+        <v>9210189303</v>
+      </c>
+      <c r="C150">
+        <v>627792758</v>
+      </c>
+      <c r="D150" t="s">
+        <v>81</v>
+      </c>
+      <c r="E150" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" t="s">
+        <v>381</v>
+      </c>
+      <c r="G150" t="s">
+        <v>458</v>
+      </c>
+      <c r="H150" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" t="s">
+        <v>456</v>
+      </c>
+      <c r="J150" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" t="s">
+        <v>459</v>
+      </c>
+      <c r="B151">
+        <v>9210189078</v>
+      </c>
+      <c r="C151">
+        <v>614817086</v>
+      </c>
+      <c r="D151" t="s">
+        <v>81</v>
+      </c>
+      <c r="E151" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" t="s">
+        <v>381</v>
+      </c>
+      <c r="G151" t="s">
+        <v>460</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
+        <v>461</v>
+      </c>
+      <c r="J151" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" t="s">
+        <v>462</v>
+      </c>
+      <c r="B152">
+        <v>9210189342</v>
+      </c>
+      <c r="C152">
+        <v>622969672</v>
+      </c>
+      <c r="D152" t="s">
+        <v>81</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>381</v>
+      </c>
+      <c r="G152" t="s">
+        <v>463</v>
+      </c>
+      <c r="H152" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" t="s">
+        <v>465</v>
+      </c>
+      <c r="B153">
+        <v>9210189243</v>
+      </c>
+      <c r="C153" t="s">
+        <v>466</v>
+      </c>
+      <c r="D153" t="s">
+        <v>81</v>
+      </c>
+      <c r="E153" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" t="s">
+        <v>381</v>
+      </c>
+      <c r="G153" t="s">
+        <v>467</v>
+      </c>
+      <c r="H153" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
+        <v>468</v>
+      </c>
+      <c r="J153" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s">
+        <v>469</v>
+      </c>
+      <c r="B154">
+        <v>9171064395</v>
+      </c>
+      <c r="C154" t="s">
+        <v>470</v>
+      </c>
+      <c r="D154" t="s">
+        <v>81</v>
+      </c>
+      <c r="E154" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" t="s">
+        <v>381</v>
+      </c>
+      <c r="G154" t="s">
+        <v>471</v>
+      </c>
+      <c r="H154" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
+        <v>472</v>
+      </c>
+      <c r="J154" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s">
+        <v>473</v>
+      </c>
+      <c r="B155">
+        <v>9210189276</v>
+      </c>
+      <c r="C155" t="s">
+        <v>474</v>
+      </c>
+      <c r="D155" t="s">
+        <v>81</v>
+      </c>
+      <c r="E155" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" t="s">
+        <v>381</v>
+      </c>
+      <c r="G155" t="s">
+        <v>475</v>
+      </c>
+      <c r="H155" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
+        <v>476</v>
+      </c>
+      <c r="J155" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s">
+        <v>477</v>
+      </c>
+      <c r="B156">
+        <v>9210189085</v>
+      </c>
+      <c r="C156">
+        <v>224627593725</v>
+      </c>
+      <c r="D156" t="s">
+        <v>81</v>
+      </c>
+      <c r="E156" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" t="s">
+        <v>381</v>
+      </c>
+      <c r="G156" t="s">
+        <v>478</v>
+      </c>
+      <c r="H156" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
+        <v>479</v>
+      </c>
+      <c r="J156" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" t="s">
+        <v>480</v>
+      </c>
+      <c r="B157">
+        <v>9210189063</v>
+      </c>
+      <c r="C157">
+        <v>613020116</v>
+      </c>
+      <c r="D157" t="s">
+        <v>81</v>
+      </c>
+      <c r="E157" t="s">
+        <v>13</v>
+      </c>
+      <c r="F157" t="s">
+        <v>381</v>
+      </c>
+      <c r="G157" t="s">
+        <v>481</v>
+      </c>
+      <c r="H157" t="s">
+        <v>16</v>
+      </c>
+      <c r="I157" t="s">
+        <v>482</v>
+      </c>
+      <c r="J157" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" t="s">
+        <v>483</v>
+      </c>
+      <c r="B158">
+        <v>9210189339</v>
+      </c>
+      <c r="C158">
+        <v>621608814</v>
+      </c>
+      <c r="D158" t="s">
+        <v>81</v>
+      </c>
+      <c r="E158" t="s">
+        <v>13</v>
+      </c>
+      <c r="F158" t="s">
+        <v>381</v>
+      </c>
+      <c r="G158" t="s">
+        <v>484</v>
+      </c>
+      <c r="H158" t="s">
+        <v>16</v>
+      </c>
+      <c r="I158" t="s">
+        <v>485</v>
+      </c>
+      <c r="J158" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" t="s">
+        <v>486</v>
+      </c>
+      <c r="B159" t="s">
+        <v>487</v>
+      </c>
+      <c r="C159" t="s">
+        <v>487</v>
+      </c>
+      <c r="D159" t="s">
+        <v>81</v>
+      </c>
+      <c r="E159" t="s">
+        <v>13</v>
+      </c>
+      <c r="F159" t="s">
+        <v>381</v>
+      </c>
+      <c r="G159" t="s">
+        <v>488</v>
+      </c>
+      <c r="H159" t="s">
+        <v>16</v>
+      </c>
+      <c r="I159" t="s">
+        <v>485</v>
+      </c>
+      <c r="J159" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" t="s">
+        <v>489</v>
+      </c>
+      <c r="B160">
+        <v>9210189245</v>
+      </c>
+      <c r="C160">
+        <v>623096343</v>
+      </c>
+      <c r="D160" t="s">
+        <v>81</v>
+      </c>
+      <c r="E160" t="s">
+        <v>13</v>
+      </c>
+      <c r="F160" t="s">
+        <v>381</v>
+      </c>
+      <c r="G160" t="s">
+        <v>490</v>
+      </c>
+      <c r="H160" t="s">
+        <v>16</v>
+      </c>
+      <c r="I160" t="s">
+        <v>491</v>
+      </c>
+      <c r="J160" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" t="s">
+        <v>492</v>
+      </c>
+      <c r="B161">
+        <v>9210189119</v>
+      </c>
+      <c r="C161" t="s">
+        <v>283</v>
+      </c>
+      <c r="D161" t="s">
+        <v>81</v>
+      </c>
+      <c r="E161" t="s">
+        <v>13</v>
+      </c>
+      <c r="F161" t="s">
+        <v>381</v>
+      </c>
+      <c r="G161" t="s">
+        <v>493</v>
+      </c>
+      <c r="H161" t="s">
+        <v>16</v>
+      </c>
+      <c r="I161" t="s">
+        <v>494</v>
+      </c>
+      <c r="J161" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" t="s">
+        <v>495</v>
+      </c>
+      <c r="B162">
+        <v>9210189086</v>
+      </c>
+      <c r="C162">
+        <v>224611469441</v>
+      </c>
+      <c r="D162" t="s">
+        <v>81</v>
+      </c>
+      <c r="E162" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" t="s">
+        <v>381</v>
+      </c>
+      <c r="G162" t="s">
+        <v>496</v>
+      </c>
+      <c r="H162" t="s">
+        <v>16</v>
+      </c>
+      <c r="I162" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" t="s">
+        <v>497</v>
+      </c>
+      <c r="B163">
+        <v>9210189155</v>
+      </c>
+      <c r="C163">
+        <v>629759698</v>
+      </c>
+      <c r="D163" t="s">
+        <v>81</v>
+      </c>
+      <c r="E163" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" t="s">
+        <v>381</v>
+      </c>
+      <c r="G163" t="s">
+        <v>498</v>
+      </c>
+      <c r="H163" t="s">
+        <v>16</v>
+      </c>
+      <c r="I163" t="s">
+        <v>499</v>
+      </c>
+      <c r="J163" t="s">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">